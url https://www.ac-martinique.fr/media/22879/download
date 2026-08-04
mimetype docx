--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00AF2373" w:rsidP="00DB7290">
+    <w:p w14:paraId="6A7D9F80" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="00AF2373" w:rsidP="00DB7290">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06A879DE" wp14:editId="0857E303">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1526540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4657090" cy="1060450"/>
                 <wp:effectExtent l="76200" t="57150" r="67310" b="120650"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle à coins arrondis 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4657090" cy="1060450"/>
                         </a:xfrm>
@@ -130,51 +130,51 @@
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="7438A4C5" id="Rectangle à coins arrondis 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:120.2pt;margin-top:.2pt;width:366.7pt;height:83.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOtxHuXQMAACsHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtOGzEQfa/Uf7D2vewmhFtEQAhEVQm1&#10;CKh4drzerIXXdsfOhX5N/6U/1mPvJYFSVaqah41nPdczZ2ZPzzeNZitJXlkzy0Z7RcakEbZUZjHL&#10;vj5cfzjOmA/clFxbI2fZs/TZ+dn7d6drN5VjW1tdSmJwYvx07WZZHYKb5rkXtWy437NOGlxWlhoe&#10;INIiL4mv4b3R+bgoDvO1pdKRFdJ7vL1qL7Oz5L+qpAhfqsrLwPQsQ24hPSk95/GZn53y6YK4q5Xo&#10;0uD/kEXDlUHQwdUVD5wtSf3mqlGCrLdV2BO2yW1VKSFTDahmVLyq5r7mTqZaAI53A0z+/7kVn1e3&#10;xFQ5y9Aowxu06A6gcbPQkv38wYRVxjNOZE2pPDuOgK2dn8Lu3t1SLNm7GyuePC7yFzdR8J3OpqIm&#10;6qJgtknoPw/oy01gAi8nhwdHxQmaJHA3Kg6LyUHqT86nvbkjHz5K27B4mGVkl6aM6Sbo+erGh5gF&#10;n/Z6MaQ2bA1/JwW8McHBMf8Nh8ah5nKuk6m3WpXXSutUT+SevNTEVhysCZtRLBped7QgaROVZeIY&#10;AqfqlkHSfV2u2Vwv6Y4jwmQSq2DADvmOj04mSQABDyZF/GWM6wUmRwRqM6HFfAidNIq2OO1q3ia0&#10;D973wPhWPaVn++hJepGYF9LI/TLmKNBj4h2AlkJtO/Zfo8UtkGQxLhz5IjtMbfonueoahtJbH9Gb&#10;Vos63KkFI4V5n3PNjZBlrBcl/sXb8VGqrwO399Qivc3XuzbvuVxJ/TC0EqnVs2z/eLSFIikmCras&#10;S/wLz1qmRM2drMBz8GzcAv2yy+VT32UdNaNJBT4MRqO3jHTojTrdaNYCPxi27Uv7bMupbbRBO0VE&#10;BwbDRhnbceJPqVatPiDbqTUe57Z8xlijkal53olrhYm54T7ccsKCA3xY2uELHpW2mA/bnQCrpe9v&#10;vY/62Du4zdgaCzPO0ZKTBEc+GWykk9EkkjskYXJwNIZAuzfz3RuzbC4tpmuEz4MT6Rj1g+6PFdnm&#10;Ebv9IkbFFYiF2O2gdMJlgIwrfB2EvLhIZ2xVx8ONuXciOo+oxmXwsHnk5DrWB2ycz7Zfrnz6anG0&#10;utHS2ItlsJVKW2WLa4c3NnIiazc/ceXvyklr+407+wUAAP//AwBQSwMEFAAGAAgAAAAhALhMbMvg&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdSihLSFO1YKqnjhQWvXq&#10;xNs4Il5HsduEv2c5wWWl0TzNzuTL0bXign1oPCl4mCQgkCpvGqoV7D839wsQIWoyuvWECr4xwLK4&#10;vsp1ZvxAH3jZxVpwCIVMK7AxdpmUobLodJj4Dom9k++djiz7WppeDxzuWjlNkpl0uiH+YHWHrxar&#10;r93ZKdist9v9KpadLZ/e1nfv4XA6Dgelbm/G1QuIiGP8g+G3PleHgjuV/kwmiFbBNE1SRhXwZft5&#10;/shLSuZm8xRkkcv/A4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE63Ee5dAwAAKwcA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALhMbMvgAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAtwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADEBgAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.5pt">
                 <v:stroke linestyle="thinThin" joinstyle="miter" endcap="square"/>
                 <v:shadow on="t" color="black" opacity="20971f" offset="0,2.2pt"/>
                 <v:path arrowok="t"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EACA7C2" wp14:editId="30AC83C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1838325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4124325" cy="847725"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Zone de texte 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4124325" cy="847725"/>
                         </a:xfrm>
@@ -183,205 +183,205 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C30A45" w:rsidRPr="00A03E44" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
+                          <w:p w14:paraId="6CC3100A" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00A03E44" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A03E44">
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t>FORMULAIRE DE DEMANDE D’AUTORISATION</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A03E44">
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>D’UTILISER SON VEHICULE PERSONNEL POUR LES BESOINS DU SERVICE</w:t>
                             </w:r>
                             <w:r w:rsidR="00EC2EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (HORS RESIDENCE FAMILIALE ET ADMINISTRATIVE)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
+                          <w:p w14:paraId="124B316B" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2EACA7C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Zone de texte 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:144.75pt;margin-top:7.95pt;width:324.75pt;height:66.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC04gylwIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nadMZdYosRYcB&#10;QVusHQrspshSIlQWNUmJnf36UbLzaNdLh11kyvxIih8fl1dtrclGOK/AlDQ/GVAiDIdKmWVJfzze&#10;fLqgxAdmKqbBiJJuhadXk48fLhtbiCGsQFfCEXRifNHYkq5CsEWWeb4SNfMnYIVBpQRXs4BXt8wq&#10;xxr0XutsOBicZw24yjrgwnv8e90p6ST5l1LwcCelF4HokuLbQjpdOhfxzCaXrFg6ZleK989g//CK&#10;mimDQfeurllgZO3UX65qxR14kOGEQ52BlIqLlANmkw9eZfOwYlakXJAcb/c0+f/nlt9u7h1RVUnH&#10;lBhWY4l+YqFIJUgQbRAkTxw11hcIfbAIDu0XaLHWKV9v58CfPdKYHWEi/b7wiI6ctNLV8YvZEjTE&#10;Mmz31GMMwvHnKB+OTodnlHDUXYzGY5Sj04O1dT58FVCTKJTUYWnTC9hm7kMH3UFiMA9aVTdK63SJ&#10;7SRm2pENw0bQIe+dv0BpQ5qSnp+eDZJjA9G886xNdCNSQ/XhDhkmKWy1iBhtvguJhKZE34jNOBdm&#10;Hz+hI0piqPcY9vjDq95j3OWBFikymLA3rpUB1xX2JWXV844y2eH7gvsu70hBaBctshXFBVRb7BQH&#10;3bx5y28UVm3OfLhnDgcMewCXRrjDQ2pA1qGXKFmB+/3W/4jHvkctJQ0ObEn9rzVzghL9zeBEfM5H&#10;ozjh6TI6Gw/x4o41i2ONWdczwFbIcT1ZnsSID3onSgf1E+6WaYyKKmY4xi5p2Imz0K0R3E1cTKcJ&#10;hDNtWZibB8t3AxJ78rF9Ys72jRvH6hZ2o82KV/3bYWNhDEzXAaRKzX1gtSce90Eaj353xYVzfE+o&#10;w4ad/AEAAP//AwBQSwMEFAAGAAgAAAAhAPUVEHThAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFwQdWga2oQ4FUL8SNxoCoibGy9JRLyOYjcJb89yguPOfJqdybez7cSIg28d&#10;KbhaRCCQKmdaqhXsy4fLDQgfNBndOUIF3+hhW5ye5DozbqIXHHehFhxCPtMKmhD6TEpfNWi1X7ge&#10;ib1PN1gd+BxqaQY9cbjt5DKKrqXVLfGHRvd412D1tTtaBR8X9fuznx9fpziJ+/unsVy/mVKp87P5&#10;9gZEwDn8wfBbn6tDwZ0O7kjGi07BcpMmjLKRpCAYSOOUxx1YWKUrkEUu/08ofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDC04gylwIAAKkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD1FRB04QAAAAoBAAAPAAAAAAAAAAAAAAAAAPEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C30A45" w:rsidRPr="00A03E44" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
+                    <w:p w14:paraId="6CC3100A" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00A03E44" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A03E44">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t>FORMULAIRE DE DEMANDE D’AUTORISATION</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A03E44">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>D’UTILISER SON VEHICULE PERSONNEL POUR LES BESOINS DU SERVICE</w:t>
                       </w:r>
                       <w:r w:rsidR="00EC2EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (HORS RESIDENCE FAMILIALE ET ADMINISTRATIVE)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
+                    <w:p w14:paraId="124B316B" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="000D0922">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F306D1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F306D1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0097472F" w:rsidRDefault="00AF2373" w:rsidP="0097472F">
+    <w:p w14:paraId="705CE82F" w14:textId="77777777" w:rsidR="0097472F" w:rsidRDefault="00AF2373" w:rsidP="0097472F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="654791DA" wp14:editId="05B33303">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>732155</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1047750" cy="1321435"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Zone de texte 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1047750" cy="1321435"/>
                         </a:xfrm>
@@ -390,849 +390,923 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                          <w:p w14:paraId="27E82A29" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:keepNext/>
                               <w:spacing w:after="0" w:line="210" w:lineRule="exact"/>
                               <w:ind w:left="708"/>
                               <w:jc w:val="right"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00327AD7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t>Rectorat</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                          <w:p w14:paraId="10A6325A" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                          <w:p w14:paraId="52E656CC" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:keepNext/>
                               <w:spacing w:after="0" w:line="210" w:lineRule="exact"/>
                               <w:jc w:val="right"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00327AD7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Division des Affaires </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                          <w:p w14:paraId="699CC179" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00327AD7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t xml:space="preserve">    Financières </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00756CF7" w:rsidRPr="00327AD7" w:rsidRDefault="00756CF7" w:rsidP="00C30A45">
+                          <w:p w14:paraId="3DB73857" w14:textId="77777777" w:rsidR="00756CF7" w:rsidRPr="00327AD7" w:rsidRDefault="00756CF7" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
-                              <w:t>et de l’Achat Public</w:t>
+                              <w:t>et</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="fr-FR"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de l’Achat Public</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                          <w:p w14:paraId="38F94556" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t>----</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00756CF7">
+                          <w:p w14:paraId="4DE5C504" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00756CF7">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00327AD7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Bureau des </w:t>
                             </w:r>
                             <w:r w:rsidR="00756CF7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t>Missions et déplacements</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Zone de texte 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1.5pt;margin-top:57.65pt;width:82.5pt;height:104.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1Ni/LmgIAALAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sNCbQRG5SCqCpF&#10;gBoqpN4cr01W2B7XdrIbfn3H9iYEyoWqF6+9883rm8fZeacV2QjnGzAVLY8GlAjDoW7MQ0V/3l19&#10;+kyJD8zUTIERFd0KT8+nHz+ctXYihrACVQtH0Ijxk9ZWdBWCnRSF5yuhmT8CKwwKJTjNAj7dQ1E7&#10;1qJ1rYrhYHBStOBq64AL7/HvZRbSabIvpeDhRkovAlEVxdhCOl06l/Espmds8uCYXTW8D4P9QxSa&#10;NQad7k1dssDI2jV/mdINd+BBhiMOugApGy5SDphNOXiVzWLFrEi5IDne7mny/88sv97cOtLUFR1T&#10;YpjGEv3CQpFakCC6IEgZKWqtnyByYREbuq/QYalTut7OgT96hBQHmKzgER0p6aTT8YvJElTEKmz3&#10;zKMLwqO1wej0dIwijrLyeFiOjsfRcfGsbp0P3wRoEi8VdVjaFALbzH3I0B0kevOgmvqqUSo9YjuJ&#10;C+XIhmEjqJCyQuMvUMqQtqInxxhHVDIQ1bNlZeIfkRqqdxfzzSmmW9gqETHK/BASCU2ZvuGbcS7M&#10;3n9CR5REV+9R7PHPUb1HOeeBGskzmLBX1o0Blyv7krL6cUeZzPi+4j7nHSkI3bJLnbRvmSXUW+wY&#10;B3nsvOVXDRZvzny4ZQ7nDAuOuyPc4CEVIPnQ3yhZgXt663/EY/ujlJIW57ai/veaOUGJ+m5wML6U&#10;o1Ec9PQYjU+H+HCHkuWhxKz1BWBHlLilLE/XiA9qd5UO9D2umFn0iiJmOPquaNhdL0LeJriiuJjN&#10;EghH27IwNwvLd4MSW/Ouu2fO9v0bp+sadhPOJq/aOGNjfQzM1gFkk3o88pxZ7fnHtZCmpF9hce8c&#10;vhPqedFO/wAAAP//AwBQSwMEFAAGAAgAAAAhAFKdvzbfAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0tPwzAQhO9I/Adrkbgg6rSmD4U4FUI8JG40FMTNjZckIl5HsZuEf8/2BMedbzQ7k20n14oB&#10;+9B40jCfJSCQSm8bqjS8FY/XGxAhGrKm9YQafjDANj8/y0xq/UivOOxiJTiEQmo01DF2qZShrNGZ&#10;MPMdErMv3zsT+ewraXszcrhr5SJJVtKZhvhDbTq8r7H83h2dhs+r6uMlTE/7US1V9/A8FOt3W2h9&#10;eTHd3YKIOMU/M5zqc3XIudPBH8kG0WpQvCSyPF8qECe+2rByYLBQNyDzTP5fkP8CAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdTYvy5oCAACwBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUp2/Nt8AAAAJAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="654791DA" id="Zone de texte 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1.5pt;margin-top:57.65pt;width:82.5pt;height:104.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1Ni/LmgIAALAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sNCbQRG5SCqCpF&#10;gBoqpN4cr01W2B7XdrIbfn3H9iYEyoWqF6+9883rm8fZeacV2QjnGzAVLY8GlAjDoW7MQ0V/3l19&#10;+kyJD8zUTIERFd0KT8+nHz+ctXYihrACVQtH0Ijxk9ZWdBWCnRSF5yuhmT8CKwwKJTjNAj7dQ1E7&#10;1qJ1rYrhYHBStOBq64AL7/HvZRbSabIvpeDhRkovAlEVxdhCOl06l/Espmds8uCYXTW8D4P9QxSa&#10;NQad7k1dssDI2jV/mdINd+BBhiMOugApGy5SDphNOXiVzWLFrEi5IDne7mny/88sv97cOtLUFR1T&#10;YpjGEv3CQpFakCC6IEgZKWqtnyByYREbuq/QYalTut7OgT96hBQHmKzgER0p6aTT8YvJElTEKmz3&#10;zKMLwqO1wej0dIwijrLyeFiOjsfRcfGsbp0P3wRoEi8VdVjaFALbzH3I0B0kevOgmvqqUSo9YjuJ&#10;C+XIhmEjqJCyQuMvUMqQtqInxxhHVDIQ1bNlZeIfkRqqdxfzzSmmW9gqETHK/BASCU2ZvuGbcS7M&#10;3n9CR5REV+9R7PHPUb1HOeeBGskzmLBX1o0Blyv7krL6cUeZzPi+4j7nHSkI3bJLnbRvmSXUW+wY&#10;B3nsvOVXDRZvzny4ZQ7nDAuOuyPc4CEVIPnQ3yhZgXt663/EY/ujlJIW57ai/veaOUGJ+m5wML6U&#10;o1Ec9PQYjU+H+HCHkuWhxKz1BWBHlLilLE/XiA9qd5UO9D2umFn0iiJmOPquaNhdL0LeJriiuJjN&#10;EghH27IwNwvLd4MSW/Ouu2fO9v0bp+sadhPOJq/aOGNjfQzM1gFkk3o88pxZ7fnHtZCmpF9hce8c&#10;vhPqedFO/wAAAP//AwBQSwMEFAAGAAgAAAAhAFKdvzbfAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0tPwzAQhO9I/Adrkbgg6rSmD4U4FUI8JG40FMTNjZckIl5HsZuEf8/2BMedbzQ7k20n14oB&#10;+9B40jCfJSCQSm8bqjS8FY/XGxAhGrKm9YQafjDANj8/y0xq/UivOOxiJTiEQmo01DF2qZShrNGZ&#10;MPMdErMv3zsT+ewraXszcrhr5SJJVtKZhvhDbTq8r7H83h2dhs+r6uMlTE/7US1V9/A8FOt3W2h9&#10;eTHd3YKIOMU/M5zqc3XIudPBH8kG0WpQvCSyPF8qECe+2rByYLBQNyDzTP5fkP8CAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdTYvy5oCAACwBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUp2/Nt8AAAAJAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                    <w:p w14:paraId="27E82A29" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:keepNext/>
                         <w:spacing w:after="0" w:line="210" w:lineRule="exact"/>
                         <w:ind w:left="708"/>
                         <w:jc w:val="right"/>
                         <w:outlineLvl w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00327AD7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t>Rectorat</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                    <w:p w14:paraId="10A6325A" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                    <w:p w14:paraId="52E656CC" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:keepNext/>
                         <w:spacing w:after="0" w:line="210" w:lineRule="exact"/>
                         <w:jc w:val="right"/>
                         <w:outlineLvl w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00327AD7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Division des Affaires </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                    <w:p w14:paraId="699CC179" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00327AD7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    Financières </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00756CF7" w:rsidRPr="00327AD7" w:rsidRDefault="00756CF7" w:rsidP="00C30A45">
+                    <w:p w14:paraId="3DB73857" w14:textId="77777777" w:rsidR="00756CF7" w:rsidRPr="00327AD7" w:rsidRDefault="00756CF7" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
-                        <w:t>et de l’Achat Public</w:t>
+                        <w:t>et</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="fr-FR"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> de l’Achat Public</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                    <w:p w14:paraId="38F94556" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00327AD7" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t>----</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00756CF7">
+                    <w:p w14:paraId="4DE5C504" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00756CF7">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00327AD7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Bureau des </w:t>
                       </w:r>
                       <w:r w:rsidR="00756CF7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t>Missions et déplacements</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46B8B343" wp14:editId="36C1DB85">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1676400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>804545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4438650" cy="782955"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4438650" cy="782955"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0062190C" w:rsidRDefault="00CF7DC2">
+                          <w:p w14:paraId="1A509C41" w14:textId="36C3B2AB" w:rsidR="00813BA0" w:rsidRDefault="00CF7DC2" w:rsidP="00813BA0">
                             <w:pPr>
+                              <w:keepNext/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E5141">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>Décret n°2006-781 du 03 juillet 2006 fixant les conditions et les modalités de règlement</w:t>
+                              <w:t xml:space="preserve">Décret </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E00A09">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">n° 2019-139 du 26 février 2019 modifiant le décret </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008E5141">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>n°2006-781 du 03 juillet 2006 fixant les conditions et les modalités de règlement</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008E5141">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>des frais occasionnés</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008E5141">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>par les déplacements temporaires des personnels civils de l’Etat.</w:t>
+                              <w:t xml:space="preserve">par les déplacements temporaires des personnels civils de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="008E5141">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>l’Etat.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:br/>
-                              <w:t xml:space="preserve">Arrêté du </w:t>
+                              <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B1563B">
-[...38 lines deleted...]
-                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:r w:rsidR="0062190C">
+                            <w:r w:rsidR="00813BA0">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>Arrêté du 11 octobre 2019 modifiant l’arrêté du 3 juillet 2006 fixant les taux des indemnités de missions  prévues à l’article 3  du décret précité</w:t>
+                              <w:t>Arrêté du 14 mars  2022 modifiant l’arrêté du 3 juillet 2006 fixant les taux et indemnités kilométriques prévues à l’article 10  du décret précité</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0062190C" w:rsidRDefault="0062190C">
+                          <w:p w14:paraId="4BE82E25" w14:textId="0CAA23E4" w:rsidR="00813BA0" w:rsidRDefault="00813BA0" w:rsidP="00813BA0">
+                            <w:pPr>
+                              <w:keepNext/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Arrêté du 20 septembre 2023 modifiant l’arrêté du 3 juillet 2006 fixant les taux des indemnités de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>missions  prévues</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à l’article 3  du décret précité</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2CE7C17B" w14:textId="77777777" w:rsidR="0062190C" w:rsidRDefault="0062190C">
                             <w:pPr>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00CF7DC2" w:rsidRPr="00CF7DC2" w:rsidRDefault="00CF7DC2">
+                          <w:p w14:paraId="51F64C32" w14:textId="77777777" w:rsidR="00CF7DC2" w:rsidRPr="00CF7DC2" w:rsidRDefault="00CF7DC2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E5141">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 14" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:132pt;margin-top:63.35pt;width:349.5pt;height:61.65pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIclXOLQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjx7DQx4hRdugwD&#10;ugvQ7gNkWbaFyaImKbG7rx8lp2l2exnmB4EUqUPykPTmeuwVOQrrJOiSLmZzSoTmUEvdlvTLw/7V&#10;ihLnma6ZAi1K+igcvd6+fLEZTCFS6EDVwhIE0a4YTEk7702RJI53omduBkZoNDZge+ZRtW1SWzYg&#10;eq+SdD5fJgPY2ljgwjm8vZ2MdBvxm0Zw/6lpnPBElRRz8/G08azCmWw3rGgtM53kpzTYP2TRM6kx&#10;6BnqlnlGDlb+BtVLbsFB42cc+gSaRnIRa8BqFvNfqrnvmBGxFiTHmTNN7v/B8o/Hz5bIuqRLSjTr&#10;sUUPYvTkDYxkkQV6BuMK9Lo36OdHvMc2x1KduQP+1RENu47pVtxYC0MnWI3pLcLL5OLphOMCSDV8&#10;gBrjsIOHCDQ2tg/cIRsE0bFNj+fWhFw4XmbZ69UyRxNH29UqXed5DMGKp9fGOv9OQE+CUFKLrY/o&#10;7HjnfMiGFU8uIZgDJeu9VCoqtq12ypIjwzHZx++E/pOb0mQo6TpP84mAv0LM4/cniF56nHcl+5Ku&#10;zk6sCLS91XWcRs+kmmRMWekTj4G6iUQ/VmPsWBoCBI4rqB+RWAvTeOM6otCB/U7JgKNdUvftwKyg&#10;RL3X2Jz1IsvCLkQly69SVOylpbq0MM0RqqSekknc+Wl/DsbKtsNI0zhouMGGNjJy/ZzVKX0c39iC&#10;06qF/bjUo9fzD2H7AwAA//8DAFBLAwQUAAYACAAAACEASFV2luAAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1SYvbhjgVQgLBDQqCqxtvkwj/BNtNw9uznOC4841mZ6rN&#10;5CwbMaY+eAVXMwEMfRNM71sFb6/3lytgKWtvtA0eFXxjgk19elLp0oSjf8Fxm1tGIT6VWkGX81By&#10;npoOnU6zMKAntg/R6UxnbLmJ+kjhzvJCCMmd7j196PSAdx02n9uDU7BaPI4f6Wn+/N7IvV3ni+X4&#10;8BWVOj+bbm+AZZzynxl+61N1qKnTLhy8ScwqKOSCtmQChVwCI8dazknZEboWAnhd8f8b6h8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASHJVzi0CAABYBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASFV2luAAAAALAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+              <v:shape w14:anchorId="46B8B343" id="Text Box 14" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:132pt;margin-top:63.35pt;width:349.5pt;height:61.65pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIclXOLQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjx7DQx4hRdugwD&#10;ugvQ7gNkWbaFyaImKbG7rx8lp2l2exnmB4EUqUPykPTmeuwVOQrrJOiSLmZzSoTmUEvdlvTLw/7V&#10;ihLnma6ZAi1K+igcvd6+fLEZTCFS6EDVwhIE0a4YTEk7702RJI53omduBkZoNDZge+ZRtW1SWzYg&#10;eq+SdD5fJgPY2ljgwjm8vZ2MdBvxm0Zw/6lpnPBElRRz8/G08azCmWw3rGgtM53kpzTYP2TRM6kx&#10;6BnqlnlGDlb+BtVLbsFB42cc+gSaRnIRa8BqFvNfqrnvmBGxFiTHmTNN7v/B8o/Hz5bIuqRLSjTr&#10;sUUPYvTkDYxkkQV6BuMK9Lo36OdHvMc2x1KduQP+1RENu47pVtxYC0MnWI3pLcLL5OLphOMCSDV8&#10;gBrjsIOHCDQ2tg/cIRsE0bFNj+fWhFw4XmbZ69UyRxNH29UqXed5DMGKp9fGOv9OQE+CUFKLrY/o&#10;7HjnfMiGFU8uIZgDJeu9VCoqtq12ypIjwzHZx++E/pOb0mQo6TpP84mAv0LM4/cniF56nHcl+5Ku&#10;zk6sCLS91XWcRs+kmmRMWekTj4G6iUQ/VmPsWBoCBI4rqB+RWAvTeOM6otCB/U7JgKNdUvftwKyg&#10;RL3X2Jz1IsvCLkQly69SVOylpbq0MM0RqqSekknc+Wl/DsbKtsNI0zhouMGGNjJy/ZzVKX0c39iC&#10;06qF/bjUo9fzD2H7AwAA//8DAFBLAwQUAAYACAAAACEASFV2luAAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1SYvbhjgVQgLBDQqCqxtvkwj/BNtNw9uznOC4841mZ6rN&#10;5CwbMaY+eAVXMwEMfRNM71sFb6/3lytgKWtvtA0eFXxjgk19elLp0oSjf8Fxm1tGIT6VWkGX81By&#10;npoOnU6zMKAntg/R6UxnbLmJ+kjhzvJCCMmd7j196PSAdx02n9uDU7BaPI4f6Wn+/N7IvV3ni+X4&#10;8BWVOj+bbm+AZZzynxl+61N1qKnTLhy8ScwqKOSCtmQChVwCI8dazknZEboWAnhd8f8b6h8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASHJVzi0CAABYBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASFV2luAAAAALAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0062190C" w:rsidRDefault="00CF7DC2">
+                    <w:p w14:paraId="1A509C41" w14:textId="36C3B2AB" w:rsidR="00813BA0" w:rsidRDefault="00CF7DC2" w:rsidP="00813BA0">
                       <w:pPr>
+                        <w:keepNext/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008E5141">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>Décret n°2006-781 du 03 juillet 2006 fixant les conditions et les modalités de règlement</w:t>
+                        <w:t xml:space="preserve">Décret </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E00A09">
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">n° 2019-139 du 26 février 2019 modifiant le décret </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008E5141">
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>n°2006-781 du 03 juillet 2006 fixant les conditions et les modalités de règlement</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008E5141">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>des frais occasionnés</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008E5141">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>par les déplacements temporaires des personnels civils de l’Etat.</w:t>
+                        <w:t xml:space="preserve">par les déplacements temporaires des personnels civils de </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="008E5141">
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>l’Etat.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:br/>
-                        <w:t xml:space="preserve">Arrêté du </w:t>
+                        <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B1563B">
-[...38 lines deleted...]
-                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:r w:rsidR="0062190C">
+                      <w:r w:rsidR="00813BA0">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>Arrêté du 11 octobre 2019 modifiant l’arrêté du 3 juillet 2006 fixant les taux des indemnités de missions  prévues à l’article 3  du décret précité</w:t>
+                        <w:t>Arrêté du 14 mars  2022 modifiant l’arrêté du 3 juillet 2006 fixant les taux et indemnités kilométriques prévues à l’article 10  du décret précité</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0062190C" w:rsidRDefault="0062190C">
+                    <w:p w14:paraId="4BE82E25" w14:textId="0CAA23E4" w:rsidR="00813BA0" w:rsidRDefault="00813BA0" w:rsidP="00813BA0">
+                      <w:pPr>
+                        <w:keepNext/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Arrêté du 20 septembre 2023 modifiant l’arrêté du 3 juillet 2006 fixant les taux des indemnités de </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>missions  prévues</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> à l’article 3  du décret précité</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2CE7C17B" w14:textId="77777777" w:rsidR="0062190C" w:rsidRDefault="0062190C">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00CF7DC2" w:rsidRPr="00CF7DC2" w:rsidRDefault="00CF7DC2">
+                    <w:p w14:paraId="51F64C32" w14:textId="77777777" w:rsidR="00CF7DC2" w:rsidRPr="00CF7DC2" w:rsidRDefault="00CF7DC2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008E5141">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0097472F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47595931" wp14:editId="3609A555">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="460F5069" wp14:editId="548CB6D7">
             <wp:extent cx="1219200" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="C:\Users\lamra\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO Région_académique_Martinique.svg.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\lamra\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO Région_académique_Martinique.svg.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="685800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00B33B6B" w:rsidRDefault="00C30A45" w:rsidP="00DB7290">
+    <w:p w14:paraId="3744487D" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00B33B6B" w:rsidRDefault="00C30A45" w:rsidP="00DB7290">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B33B6B" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+    <w:p w14:paraId="519DAF29" w14:textId="77777777" w:rsidR="00B33B6B" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3863" w:rsidRDefault="00F33FE1" w:rsidP="0018417E">
+    <w:p w14:paraId="2955AA3D" w14:textId="77777777" w:rsidR="00EE3863" w:rsidRDefault="00F33FE1" w:rsidP="0018417E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F33FE1" w:rsidRDefault="00C30A45" w:rsidP="00EE3863">
+    <w:p w14:paraId="5670A0AE" w14:textId="77777777" w:rsidR="00F33FE1" w:rsidRDefault="00C30A45" w:rsidP="00EE3863">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00F306D1">
         <w:t xml:space="preserve">Première demande    </w:t>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="354F491F" wp14:editId="3DB4FD22">
             <wp:extent cx="133985" cy="121920"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Image 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -1246,94 +1320,102 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00F33FE1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F33FE1" w:rsidRPr="00EE3863">
         <w:rPr>
           <w:rFonts w:ascii="Andalus" w:hAnsi="Andalus" w:cs="Andalus"/>
           <w:b/>
         </w:rPr>
         <w:t>ANNEE SCOLAIRE</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F33FE1">
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00F33FE1" w:rsidRPr="00EE3863">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>…………………….…………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00EE3863" w:rsidRDefault="001A47C3" w:rsidP="0012293F">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F33FE1" w:rsidRPr="00EE3863">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………….…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D107BB" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00EE3863" w:rsidRDefault="001A47C3" w:rsidP="0012293F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00F306D1">
         <w:t xml:space="preserve">Renouvellement </w:t>
       </w:r>
       <w:r w:rsidR="0012293F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:t xml:space="preserve">lors du changement de :   </w:t>
       </w:r>
       <w:r w:rsidR="0012293F">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA42AA">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="635FD725" wp14:editId="6ECD7F74">
             <wp:extent cx="133985" cy="121920"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Image 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -1344,51 +1426,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="133985" cy="121920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00EE3863">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:t>Véhicule</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A47C3" w:rsidRPr="001A47C3" w:rsidRDefault="00F33FE1" w:rsidP="00F33FE1">
+    <w:p w14:paraId="23226694" w14:textId="77777777" w:rsidR="001A47C3" w:rsidRPr="001A47C3" w:rsidRDefault="00F33FE1" w:rsidP="00F33FE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Andalus" w:hAnsi="Andalus" w:cs="Andalus"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="fr-FR"/>
@@ -1428,51 +1510,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BD67C1">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C9F7D40" wp14:editId="6D94E0AE">
             <wp:extent cx="133350" cy="123825"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 15"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -1494,71 +1576,71 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001A47C3">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:t>Fonction</w:t>
       </w:r>
       <w:r w:rsidR="00EC5E39">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:t>circonscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="001A47C3" w:rsidRDefault="00AF2373" w:rsidP="001A47C3">
+    <w:p w14:paraId="79C606D7" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="001A47C3" w:rsidRDefault="00AF2373" w:rsidP="001A47C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="037C6AA7" wp14:editId="57142A76">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>142875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="123825" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="123825" cy="114300"/>
                         </a:xfrm>
@@ -1592,51 +1674,51 @@
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6FE59488" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:11.25pt;margin-top:.75pt;width:9.75pt;height:9pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVrTy+gwIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/U6TpOsso6sRK4q&#10;WUnUpMp5wrI2KjAUsNfur+/ArhPncarKATHMMI9vvuHicms020gfFNqal0cjzqQV2Ci7rPnPh/mX&#10;M85CBNuARitrvpOBX04/f7roXCXHuELdSM/IiQ1V52q+itFVRRHEShoIR+ikJWWL3kAk0S+LxkNH&#10;3o0uxqPR16JD3ziPQoZAt9e9kk+z/7aVIt62bZCR6ZpTbjHvPu9PaS+mF1AtPbiVEkMa8A9ZGFCW&#10;gj67uoYIbO3VO1dGCY8B23gk0BTYtkrIXANVU47eVHO/AidzLQROcM8whf/nVtxs7jxTTc3PObNg&#10;qEU/CDSwSy3ZeYKnc6Eiq3t351OBwS1Q/AqkKF5pkhAGm23rTbKl8tg2Y717xlpuIxN0WY6Pz8Yn&#10;nAlSleXkeJR7UUC1f+x8iN8kGpYONfeUVUYYNosQU3io9iY5L9SqmSuts7ALV9qzDVDXiSwNdpxp&#10;CJEuaz7PK5VGLsLhM21ZlzI7pWSYAKJjqyHS0TgCKNglZ6CXxHMRfc7l1evwLugDFXsQeJTXR4FT&#10;IdcQVn3G2WvPTKMijYdWpuZnh6+1TWXKTPABjpcGpNMTNjtqrMee8cGJuaIgCwLhDjxRnCqksY23&#10;tLUaqWwcTpyt0P/56D7ZE/NIy1lHI0OQ/F6Dl1Tid0ucPC8nkzRjWZicnI5J8Ieap0ONXZsrpP6U&#10;9EE4kY/JPur9sfVoHmm6ZykqqcAKit2DPwhXsR9l+h+EnM2yGc2Vg7iw904k5wmnBO/D9hG8G8gU&#10;qTE3uB8vqN5wqrdNLy3O1hFblQn3gutAfprJTKLh/0hDfyhnq5dfbvoXAAD//wMAUEsDBBQABgAI&#10;AAAAIQCUiAQh3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykjc6IaI8BOy&#10;qaoKpErAoaXi7GbdJJD1RtlNGt4ec4KTNZ7R+HOxnF2nJhpC69nA9SIBRVx523JtYP/+fHUPKkRk&#10;i51nMvBNAZbl+VmBufUn3tK0i7WSEg45Gmhi7HOtQ9WQw7DwPbF4Rz84jCKHWtsBT1LuOp0mya12&#10;2LJcaLCndUPV1250BlbbOnv9eKG7zyls7HHctE/7t7Uxlxfz6hFUpDn+heEXX9ChFKaDH9kG1RlI&#10;00ySspch9k0qnx1EPmSgy0L/xy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANWtPL6D&#10;AgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJSI&#10;BCHcAAAABgEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:path arrowok="t"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BADC7A2" wp14:editId="14D078BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>990600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10795</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="123825" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="123825" cy="114300"/>
                         </a:xfrm>
@@ -1701,190 +1783,284 @@
       <w:r w:rsidR="001A47C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">           M</w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="001A47C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">me              </w:t>
       </w:r>
       <w:r w:rsidR="001A47C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="001A47C3" w:rsidRPr="00F306D1">
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
-        <w:t xml:space="preserve"> de sécurité sociale :…</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> de sécurité sociale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:t> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001A47C3" w:rsidRPr="00F306D1">
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:t>……………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00452D54" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+    <w:p w14:paraId="3D016675" w14:textId="33D5C044" w:rsidR="00C30A45" w:rsidRPr="00452D54" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73F9C">
         <w:rPr>
           <w:rFonts w:cs="Andalus"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6223">
         <w:rPr>
           <w:rFonts w:cs="Andalus"/>
           <w:b/>
         </w:rPr>
         <w:t>NOM</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6223">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
-        <w:t xml:space="preserve">Nom de jeune fille </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Nom de jeune fille</w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0" w:rsidRPr="00F306D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0">
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00813BA0" w:rsidRPr="00A02A4B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A02A4B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>…………………………………………………………</w:t>
+        <w:t>………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D54">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Prénom :………</w:t>
+        <w:t>Prénom</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00452D54">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00452D54">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D54">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D54">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+    <w:p w14:paraId="79C4762F" w14:textId="0662F0CE" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Date de naissance :……………………………………………..</w:t>
+        <w:t xml:space="preserve">    Date de naissance</w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : …</w:t>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">            NUMEN :…….………………………………………..…………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+        <w:t xml:space="preserve">            NUMEN</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>….………………………………………..…………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F6E78F" w14:textId="019962B9" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Grade :………………………………………………………………………………..Fonction :………………………..…………………………………………………………....</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+        <w:t xml:space="preserve">    Grade</w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.Fonction :………………………..…………………………………………………………....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1DFD71" w14:textId="4A633895" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Résidence administrative </w:t>
       </w:r>
       <w:r w:rsidR="0012293F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(nom </w:t>
       </w:r>
       <w:r w:rsidR="00C71B2A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de la </w:t>
@@ -1900,158 +2076,222 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C71B2A" w:rsidRPr="00C71B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>quel</w:t>
       </w:r>
       <w:r w:rsidR="00C71B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="00C71B2A" w:rsidRPr="00C71B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se situe le service où l’agent est affecté)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C71B2A">
+        <w:t xml:space="preserve"> se situe le service où l’agent est affecté</w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou nom du rattachement administratif pour les personnels enseignants en remplacement</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71B2A" w:rsidRPr="00C71B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="002060"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> :</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00813BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="00C71B2A" w:rsidP="00C30A45">
+    <w:p w14:paraId="68909D22" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="00C71B2A" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Résidence familiale : (adresse)…………………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0ECF" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+    <w:p w14:paraId="0EE918D4" w14:textId="77777777" w:rsidR="004C0ECF" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Tél. fixe ou Tél portable  :…………………………………………………….Adresse E-mail : ………………………….……….……………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+        <w:t xml:space="preserve">    Tél. fixe ou Tél portable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………….Adresse E-mail : ………………………….……….……………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6A355D" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:rFonts w:cs="Andalus"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CARACTERISTIQUES DE LA MISSION CONFIEE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+    <w:p w14:paraId="488DFB0A" w14:textId="54DD5E0E" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Objet de la Mission :…………………………………………………………………………………………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004C0ECF" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+        <w:t>Objet de la Mission </w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(intitulé précisé sur votre arrêté</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00813BA0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00813BA0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E488B3" w14:textId="77777777" w:rsidR="004C0ECF" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Secteurs d’intervention (préciser les </w:t>
       </w:r>
       <w:r w:rsidR="00C71B2A" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>communes)</w:t>
@@ -2059,220 +2299,290 @@
       <w:r w:rsidR="00C71B2A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00C71B2A" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C71B2A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0ECF" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+    <w:p w14:paraId="1F5CFB3E" w14:textId="77777777" w:rsidR="004C0ECF" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………………………………………………………….......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+    <w:p w14:paraId="4D1F468D" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="000C008A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Période </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>de la mission : du …………………………………………………….……..au …………………………………………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+        <w:t>de la mission : du ………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……..au …………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E25E92" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="004C0ECF">
         <w:rPr>
           <w:rFonts w:cs="Andalus"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Andalus"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:rFonts w:cs="Andalus"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CARACTERISTIQUES DU VEHICULE PERSONNEL UTILISE</w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:t xml:space="preserve"> (*)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+    <w:p w14:paraId="5E52EE97" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Marque :…………………………………………………………………………Modèle……………………………………………………………………………………………...</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+        <w:t>Marque</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………Modèle……………………………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E97F1BF" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Numéro d’immatriculation :……………………………………………Puissance fiscale :……………..……CV</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
+        <w:t>Numéro d’immatriculation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………Puissance fiscale :……………..……CV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1621EC87" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="00F306D1" w:rsidRDefault="004C0ECF" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Nom de la compagnie d’assurance :…………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002076B6" w:rsidRDefault="00C30A45" w:rsidP="002076B6">
+        <w:t>Nom de la compagnie d’assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30A45" w:rsidRPr="00F306D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7BBD1A" w14:textId="77777777" w:rsidR="002076B6" w:rsidRDefault="00C30A45" w:rsidP="002076B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73F9C">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03E44">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>N° de police (**) :……………………………………………………………………………………………………………</w:t>
+        <w:t>N° de police (*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A03E44">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*) :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A03E44">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03E44">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
@@ -2327,186 +2637,214 @@
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(**) Tout changement de police doit être immédiatement signalé.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D1F88" w:rsidRDefault="002076B6" w:rsidP="005D1F88">
+    <w:p w14:paraId="5C1261EA" w14:textId="77777777" w:rsidR="005D1F88" w:rsidRDefault="002076B6" w:rsidP="005D1F88">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002076B6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Signature de l’intéressé(e)</w:t>
       </w:r>
       <w:r w:rsidR="00413108">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00413108" w:rsidRPr="00EA646C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(obligatoire)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D1F88" w:rsidRDefault="005D1F88" w:rsidP="005D1F88">
+    <w:p w14:paraId="4843352F" w14:textId="77777777" w:rsidR="005D1F88" w:rsidRDefault="005D1F88" w:rsidP="005D1F88">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002076B6" w:rsidRPr="005D1F88" w:rsidRDefault="002076B6" w:rsidP="005D1F88">
+    <w:p w14:paraId="555C2A7C" w14:textId="77777777" w:rsidR="002076B6" w:rsidRPr="005D1F88" w:rsidRDefault="002076B6" w:rsidP="005D1F88">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7290">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Fait à</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2FAC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> : ……</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">..………………………………..……………   </w:t>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D2FAC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.………………………………..……………   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7290">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le :</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2FAC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>…………………..</w:t>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2FAC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2FAC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="0018417E" w:rsidP="0006617F">
+    <w:p w14:paraId="4BD6ABCA" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="0018417E" w:rsidP="0006617F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Signature et cachet de l’autorité hiérarchique</w:t>
       </w:r>
       <w:r w:rsidR="002076B6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002076B6">
         <w:rPr>
           <w:b/>
@@ -2551,69 +2889,85 @@
       </w:r>
       <w:r w:rsidR="0097472F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ice</w:t>
       </w:r>
       <w:r w:rsidR="0006617F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et par délégation</w:t>
       </w:r>
       <w:r w:rsidR="00DB7290">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB7290">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRPr="0006617F" w:rsidRDefault="002076B6" w:rsidP="0006617F">
+    <w:p w14:paraId="05894EEF" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRPr="0006617F" w:rsidRDefault="002076B6" w:rsidP="0006617F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk66349527"/>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(obligatoire)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA646C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>obligatoire</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA646C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="0006617F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0006617F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0006617F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0006617F">
         <w:rPr>
@@ -2636,133 +2990,133 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0006617F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0006617F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0006617F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="0006617F">
+    <w:p w14:paraId="7FA5E589" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="0006617F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290"/>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
+    <w:p w14:paraId="1A63BA40" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290"/>
+    <w:p w14:paraId="7EECD7ED" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
       <w:r w:rsidRPr="005B1544">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pièces à joindre obligatoirement à votre demande</w:t>
       </w:r>
       <w:r w:rsidR="008C3465">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> de DUVP</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A751C" w:rsidRDefault="006A751C" w:rsidP="006A751C">
+    <w:p w14:paraId="5F24A584" w14:textId="77777777" w:rsidR="006A751C" w:rsidRDefault="006A751C" w:rsidP="006A751C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008152AD" w:rsidRPr="006A751C" w:rsidRDefault="00FC2066" w:rsidP="006A751C">
+    <w:p w14:paraId="1BEEB410" w14:textId="77777777" w:rsidR="008152AD" w:rsidRPr="006A751C" w:rsidRDefault="00FC2066" w:rsidP="006A751C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A751C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>POUR TOUT AGENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2066" w:rsidRPr="00FC2066" w:rsidRDefault="00FC2066" w:rsidP="008152AD">
+    <w:p w14:paraId="2F7E8E00" w14:textId="77777777" w:rsidR="00FC2066" w:rsidRPr="00FC2066" w:rsidRDefault="00FC2066" w:rsidP="008152AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1425"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008152AD" w:rsidRPr="002D774B" w:rsidRDefault="002D774B" w:rsidP="002D774B">
+    <w:p w14:paraId="251A54B8" w14:textId="77777777" w:rsidR="008152AD" w:rsidRPr="002D774B" w:rsidRDefault="002D774B" w:rsidP="002D774B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D774B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Copie de l’arrêté ou des arrêtés d’affectation de l’année scolaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="008152AD">
+    <w:p w14:paraId="7E30CB97" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="008152AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Copie de la carte de grise</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009872CF">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -2773,150 +3127,150 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">en cas de </w:t>
       </w:r>
       <w:r w:rsidR="003D7459">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003D7459" w:rsidRPr="003D7459">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> demande ou de changement de véhicule</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2066" w:rsidRPr="00FC2066" w:rsidRDefault="00FC2066" w:rsidP="00FC2066">
+    <w:p w14:paraId="30FF5B43" w14:textId="77777777" w:rsidR="00FC2066" w:rsidRPr="00FC2066" w:rsidRDefault="00FC2066" w:rsidP="00FC2066">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1425"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2066">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00226194">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i la carte grise n’est pas au nom de l’agent, une attestation </w:t>
       </w:r>
       <w:r w:rsidR="009872CF">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sur l’honneur</w:t>
       </w:r>
       <w:r w:rsidRPr="00226194">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirmant qu’il se déplace professionnellement avec le véhicule immatriculé XX-YYY-XX pour l’année scolaire concerné</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2066">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
+    <w:p w14:paraId="4F5CF979" w14:textId="4B6E2FB4" w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Copie de l’attestation d’assurance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou carte verte (couvrant </w:t>
+        <w:t xml:space="preserve">(couvrant </w:t>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la période pour laquelle les frais de déplacements sont demandés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F306D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> + une attestation de conducteur principal ou second si vous n’êtes pas l’assuré</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C365DB" w:rsidRDefault="00DB7290" w:rsidP="00C365DB">
+    <w:p w14:paraId="3CDB7285" w14:textId="77777777" w:rsidR="00C365DB" w:rsidRDefault="00DB7290" w:rsidP="00C365DB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Attestation assurance à usage professionnel</w:t>
       </w:r>
       <w:r w:rsidR="00F6380A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -2981,84 +3335,84 @@
       <w:r w:rsidR="003913C0" w:rsidRPr="00C365DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> »</w:t>
       </w:r>
       <w:r w:rsidR="00C365DB" w:rsidRPr="00C365DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, rubrique « </w:t>
       </w:r>
       <w:r w:rsidR="006D4BF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Remboursement de f</w:t>
       </w:r>
       <w:r w:rsidR="00C365DB" w:rsidRPr="00C365DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rais de déplacements temporaires ».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C71B2A" w:rsidRPr="00C365DB" w:rsidRDefault="00C71B2A" w:rsidP="00C365DB">
+    <w:p w14:paraId="49C530CE" w14:textId="77777777" w:rsidR="00C71B2A" w:rsidRPr="00C365DB" w:rsidRDefault="00C71B2A" w:rsidP="00C365DB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Justificatif d’adresse </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00C365DB">
+    <w:p w14:paraId="2CEE3C88" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00C365DB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1425"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C365DB" w:rsidRPr="00C365DB" w:rsidRDefault="002D774B" w:rsidP="00C365DB">
+    <w:p w14:paraId="4A95043F" w14:textId="77777777" w:rsidR="00C365DB" w:rsidRPr="00C365DB" w:rsidRDefault="002D774B" w:rsidP="00C365DB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C365DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>INFORMATIONS IMPORTANTES</w:t>
       </w:r>
       <w:r w:rsidR="00F6380A" w:rsidRPr="00C365DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
@@ -3066,117 +3420,117 @@
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00C365DB" w:rsidRPr="00C365DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C365DB" w:rsidRPr="00C365DB">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les signatures de l’intéressé et de l’autorité hiérarchique </w:t>
       </w:r>
       <w:r w:rsidR="00C365DB" w:rsidRPr="00C365DB">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sont obligatoires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D774B" w:rsidRPr="002D774B" w:rsidRDefault="002D774B" w:rsidP="002D774B">
+    <w:p w14:paraId="51D0D2BB" w14:textId="77777777" w:rsidR="002D774B" w:rsidRPr="002D774B" w:rsidRDefault="002D774B" w:rsidP="002D774B">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008152AD" w:rsidRPr="006A751C" w:rsidRDefault="00FC2066" w:rsidP="006A751C">
+    <w:p w14:paraId="533134B6" w14:textId="77777777" w:rsidR="008152AD" w:rsidRPr="006A751C" w:rsidRDefault="00FC2066" w:rsidP="006A751C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A751C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SELON VOTRE SITUATION</w:t>
       </w:r>
       <w:r w:rsidR="00C365DB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, IL CONVIENT DE RAJOUTER LES DOCUMENTS SUIVANTS :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2066" w:rsidRDefault="0088337A" w:rsidP="00FC2066">
+    <w:p w14:paraId="21C00FB9" w14:textId="77777777" w:rsidR="00FC2066" w:rsidRDefault="0088337A" w:rsidP="00FC2066">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2066">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Infirmiers (es)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="001317CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066" w:rsidRPr="00FC2066">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">opie de la notification d’affectation sur secteur d’intervention </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A751C" w:rsidRPr="00FC2066" w:rsidRDefault="006B37A1" w:rsidP="00FC2066">
+    <w:p w14:paraId="6027EB5F" w14:textId="77777777" w:rsidR="006A751C" w:rsidRPr="00FC2066" w:rsidRDefault="006B37A1" w:rsidP="00FC2066">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Chargés</w:t>
       </w:r>
       <w:r w:rsidR="0088337A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de mission : </w:t>
       </w:r>
       <w:r w:rsidR="001317CF">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -3186,51 +3540,51 @@
       <w:r w:rsidR="006A751C" w:rsidRPr="00EA646C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>opie de la lettre de mission</w:t>
       </w:r>
       <w:r w:rsidR="0088337A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, copi</w:t>
       </w:r>
       <w:r w:rsidR="0088337A" w:rsidRPr="00FC2066">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e de l’emploi du temps attesté du chef d’établissement</w:t>
       </w:r>
       <w:r w:rsidR="0088337A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/de service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001317CF" w:rsidRDefault="006B37A1" w:rsidP="001317CF">
+    <w:p w14:paraId="767D7A11" w14:textId="77777777" w:rsidR="001317CF" w:rsidRDefault="006B37A1" w:rsidP="001317CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2066">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Enseignants</w:t>
       </w:r>
       <w:r w:rsidR="001317CF" w:rsidRPr="00FC2066">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en service partagé, personnel de santé</w:t>
       </w:r>
       <w:r w:rsidR="001317CF">
@@ -3239,51 +3593,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001317CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>: c</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066" w:rsidRPr="001317CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>opi</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk71189525"/>
       <w:r w:rsidR="00FC2066" w:rsidRPr="001317CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e de l’emploi du temps attesté du chef d’établissement </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00FC2066" w:rsidRPr="001317CF" w:rsidRDefault="006B37A1" w:rsidP="001317CF">
+    <w:p w14:paraId="46C0E738" w14:textId="77777777" w:rsidR="00FC2066" w:rsidRPr="001317CF" w:rsidRDefault="006B37A1" w:rsidP="001317CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001317CF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ersonnel</w:t>
       </w:r>
       <w:r>
@@ -3329,112 +3683,136 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ontrat de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066" w:rsidRPr="001317CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ravail</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066" w:rsidRPr="001317CF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA1598" w:rsidRPr="00AA1598" w:rsidRDefault="006B37A1" w:rsidP="00FC2066">
+    <w:p w14:paraId="717331B9" w14:textId="746E5C40" w:rsidR="00AA1598" w:rsidRPr="00AA1598" w:rsidRDefault="006B37A1" w:rsidP="00FC2066">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2066">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nseignants en remplacement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> : at</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066" w:rsidRPr="00FC2066">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>testation de non perception de l’ISSR</w:t>
+        <w:t xml:space="preserve">testation de non perception de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC2066" w:rsidRPr="00FC2066">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’ISSR</w:t>
       </w:r>
       <w:r w:rsidR="00FC2066" w:rsidRPr="00FC2066">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk66188170"/>
       <w:r w:rsidR="00FC2066" w:rsidRPr="00FC2066">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(imprimé en ligne),</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC2066" w:rsidRPr="00FC2066">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>imprimé en ligne)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64629">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ pièce justificative établissement </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64629" w:rsidRPr="00A64629">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de rattachement</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00AA1598" w:rsidRPr="00AA1598" w:rsidRDefault="00AA1598" w:rsidP="00AA1598">
+    <w:p w14:paraId="6B477300" w14:textId="77777777" w:rsidR="00AA1598" w:rsidRPr="00AA1598" w:rsidRDefault="00AA1598" w:rsidP="00AA1598">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1598">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B37A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnels en </w:t>
       </w:r>
       <w:r w:rsidR="006B37A1" w:rsidRPr="00AA1598">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3459,389 +3837,427 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>onvocation et a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA1598">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ttestation de présence </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2066">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(imprimé en ligne),</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA1598">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2066" w:rsidRPr="00AA1598" w:rsidRDefault="00FC2066" w:rsidP="00AA1598">
+    <w:p w14:paraId="2F13BD50" w14:textId="77777777" w:rsidR="00FC2066" w:rsidRPr="00AA1598" w:rsidRDefault="00FC2066" w:rsidP="00AA1598">
       <w:pPr>
         <w:ind w:left="1425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA1598" w:rsidRPr="00FC2066" w:rsidRDefault="00AA1598" w:rsidP="00AA1598">
+    <w:p w14:paraId="235278B6" w14:textId="77777777" w:rsidR="00AA1598" w:rsidRPr="00FC2066" w:rsidRDefault="00AA1598" w:rsidP="00AA1598">
       <w:pPr>
         <w:ind w:left="1425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRPr="008C3465" w:rsidRDefault="00DB7290" w:rsidP="008C3465">
+    <w:p w14:paraId="2DED9F02" w14:textId="303F552C" w:rsidR="00DB7290" w:rsidRPr="008C3465" w:rsidRDefault="00DB7290" w:rsidP="008C3465">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3465">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le présent imprimé devra parvenir complet et signé </w:t>
+        <w:t xml:space="preserve">Le présent imprimé devra parvenir complet et </w:t>
+      </w:r>
+      <w:r w:rsidR="0049266A" w:rsidRPr="008C3465">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>signé</w:t>
+      </w:r>
+      <w:r w:rsidR="0049266A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049266A" w:rsidRPr="008C3465">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>par</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3465">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>par courrier</w:t>
+        <w:t xml:space="preserve"> courrier</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3465">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’adresse suivante :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRPr="00EA646C" w:rsidRDefault="00DB7290" w:rsidP="008C3465">
+    <w:p w14:paraId="0FF9CEBF" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRPr="00EA646C" w:rsidRDefault="00DB7290" w:rsidP="008C3465">
       <w:pPr>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>RECTORAT DE LA MARTINIQUE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRPr="00EA646C" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
+    <w:p w14:paraId="7D7D1FA5" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRPr="00EA646C" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Division des Affaires Financières</w:t>
       </w:r>
       <w:r w:rsidR="006A751C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de l’Achat Public</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRPr="00EA646C" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
+    <w:p w14:paraId="4433E7DD" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRPr="00EA646C" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureau des </w:t>
       </w:r>
       <w:r w:rsidR="006A751C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Missions, Déplacements et IFCR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
+    <w:p w14:paraId="1652EAEB" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRDefault="00DB7290" w:rsidP="00DB7290">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Les Hauts de Terreville</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008C3465" w:rsidRDefault="008C3465" w:rsidP="008C3465">
+        <w:t xml:space="preserve">Les Hauts de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA646C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Terreville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="060B06DA" w14:textId="77777777" w:rsidR="008C3465" w:rsidRDefault="008C3465" w:rsidP="008C3465">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>972</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">79 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA646C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>SCHOELCHER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> CEDEX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C3465" w:rsidRPr="00EA646C" w:rsidRDefault="008C3465" w:rsidP="00DB7290">
+    <w:p w14:paraId="701285A0" w14:textId="77777777" w:rsidR="008C3465" w:rsidRPr="00EA646C" w:rsidRDefault="008C3465" w:rsidP="00DB7290">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C3465" w:rsidRPr="008C3465" w:rsidRDefault="008C3465" w:rsidP="008C3465">
+    <w:p w14:paraId="119D4051" w14:textId="77777777" w:rsidR="008C3465" w:rsidRPr="008C3465" w:rsidRDefault="008C3465" w:rsidP="008C3465">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="280" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de renseignements complémentaires, vous voudrez bien contacter le bureau des missions, déplacements et IFCR : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C3465" w:rsidRPr="008C3465" w:rsidRDefault="009A687B" w:rsidP="009A687B">
+    <w:p w14:paraId="58B91A32" w14:textId="77777777" w:rsidR="008C3465" w:rsidRPr="008C3465" w:rsidRDefault="009A687B" w:rsidP="009A687B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="008C3465" w:rsidRPr="008C3465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>dresse email :</w:t>
       </w:r>
       <w:r w:rsidR="008C3465" w:rsidRPr="008C3465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00DC6A5F" w:rsidRPr="0033310A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>br.fraisdeplacements@ac-martinique.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008C3465" w:rsidRPr="008C3465" w:rsidRDefault="008C3465" w:rsidP="009A687B">
+    <w:p w14:paraId="502EE7E6" w14:textId="39802763" w:rsidR="008C3465" w:rsidRPr="008C3465" w:rsidRDefault="008C3465" w:rsidP="009A687B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordonnées téléphonique : </w:t>
+        <w:t>Coordonnées téléphonique</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2250C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C3465">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="008C3465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">0596 522933 </w:t>
       </w:r>
       <w:r w:rsidR="0097472F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0596 522932</w:t>
       </w:r>
       <w:r w:rsidR="0097472F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>- 0596522700</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DB7290" w:rsidRPr="00545505" w:rsidRDefault="00DB7290" w:rsidP="00C30A45">
+    </w:p>
+    <w:p w14:paraId="3283466F" w14:textId="77777777" w:rsidR="00DB7290" w:rsidRPr="00545505" w:rsidRDefault="00DB7290" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRDefault="00AF2373" w:rsidP="00C30A45">
+    <w:p w14:paraId="7131EF08" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00AF2373" w:rsidP="00C30A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CB46079" wp14:editId="4EE5C0D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>266700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>131445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6000750" cy="857250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Zone de texte 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6000750" cy="857250"/>
                         </a:xfrm>
@@ -3852,51 +4268,51 @@
                           <a:schemeClr val="bg1">
                             <a:lumMod val="85000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                          <w:p w14:paraId="5D40620A" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00454B0B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Andalus"/>
                                 <w:b/>
                                 <w:u w:val="thick"/>
                               </w:rPr>
                               <w:t>C A D R E   R E S E R V E   A   L’ A D M I N I S T R A T I O N</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="009D05E1">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Périodes :</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
@@ -3962,54 +4378,54 @@
                               <w:t>………………..n° de l’OMP ……………………………créé le :………………………</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Zone de texte 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:21pt;margin-top:10.35pt;width:472.5pt;height:67.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTMFNMrQIAANUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4X+2k10V1qqxVp0lZ&#10;W62dKu2NYEisAocBiZ39+h3ATrOuL532YgPnO7fvXM4vOq3IRjjfgKno6KCkRBgOdWOWFf3+cP3h&#10;jBIfmKmZAiMquhWeXkzfvztv7USMYQWqFo6gEeMnra3oKgQ7KQrPV0IzfwBWGBRKcJoFvLplUTvW&#10;onWtinFZnhQtuNo64MJ7fL3KQjpN9qUUPNxK6UUgqqIYW0hfl76L+C2m52yydMyuGt6Hwf4hCs0a&#10;g053pq5YYGTtmr9M6YY78CDDAQddgJQNFykHzGZUvsjmfsWsSLkgOd7uaPL/zyy/2dw50tRYuzEl&#10;hmms0Q+sFKkFCaILguA7ktRaP0HsvUV06D5BhwopYW/nwJ88Qoo9TFbwiI6kdNLp+Md0CSpiHbY7&#10;7tEH4fh4Upbl6TGKOMrOjk/HeI5Gn7Wt8+GzAE3ioaIOa5siYJu5Dxk6QKIzD6qprxul0iX2k7hU&#10;jmwYdsJimYNXa/0V6vx2dowR9C5T+0V4CuAPS8qQFqM9xPCiYQPRRfauTHwRqev6kCIlmYV0Clsl&#10;IkaZb0Ii64mMV+JjnAsTRn00CR1REl29RbHHP0f1FuWcB2okz2DCTlk3BlzKfsdTprB+GkKWGd83&#10;hc95RwpCt+hSux0OXbWAeotN5SDPprf8usECz5kPd8zhMGJP4IIJt/iRCpB86E+UrMD9eu094nFG&#10;UEpJi8NdUf9zzZygRH0xOD0fR0dHcRukyxE2G17cvmSxLzFrfQnYNSNcZZanY8QHNRylA/2Ie2gW&#10;vaKIGY6+KxqG42XIKwf3GBezWQLh/FsW5ube8mGWYvs+dI/M2b7H4wTewLAG2ORFq2dsrI+B2TqA&#10;bNIcRJ4zqz3/uDtSI/d7Li6n/XtCPW/j6W8AAAD//wMAUEsDBBQABgAIAAAAIQDHZ1Y53gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1ESBriVBWCExxoG3p2YpME4nVk&#10;O234e5YTHHdmNPum3Cx2ZCfjw+BQwu1KADPYOj1gJ6E+PN/kwEJUqNXo0Ej4NgE21eVFqQrtzrgz&#10;p33sGJVgKJSEPsap4Dy0vbEqrNxkkLwP562KdPqOa6/OVG5Hnghxz60akD70ajKPvWm/9rOV8KnE&#10;03h8Oby+pU3tt/lufq+7Wcrrq2X7ACyaJf6F4Ref0KEipsbNqAMbJdwlNCVKSEQGjPx1npHQUDBN&#10;M+BVyf8vqH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0zBTTK0CAADVBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAx2dWOd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAHBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1CB46079" id="Zone de texte 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:21pt;margin-top:10.35pt;width:472.5pt;height:67.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTMFNMrQIAANUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4X+2k10V1qqxVp0lZ&#10;W62dKu2NYEisAocBiZ39+h3ATrOuL532YgPnO7fvXM4vOq3IRjjfgKno6KCkRBgOdWOWFf3+cP3h&#10;jBIfmKmZAiMquhWeXkzfvztv7USMYQWqFo6gEeMnra3oKgQ7KQrPV0IzfwBWGBRKcJoFvLplUTvW&#10;onWtinFZnhQtuNo64MJ7fL3KQjpN9qUUPNxK6UUgqqIYW0hfl76L+C2m52yydMyuGt6Hwf4hCs0a&#10;g053pq5YYGTtmr9M6YY78CDDAQddgJQNFykHzGZUvsjmfsWsSLkgOd7uaPL/zyy/2dw50tRYuzEl&#10;hmms0Q+sFKkFCaILguA7ktRaP0HsvUV06D5BhwopYW/nwJ88Qoo9TFbwiI6kdNLp+Md0CSpiHbY7&#10;7tEH4fh4Upbl6TGKOMrOjk/HeI5Gn7Wt8+GzAE3ioaIOa5siYJu5Dxk6QKIzD6qprxul0iX2k7hU&#10;jmwYdsJimYNXa/0V6vx2dowR9C5T+0V4CuAPS8qQFqM9xPCiYQPRRfauTHwRqev6kCIlmYV0Clsl&#10;IkaZb0Ii64mMV+JjnAsTRn00CR1REl29RbHHP0f1FuWcB2okz2DCTlk3BlzKfsdTprB+GkKWGd83&#10;hc95RwpCt+hSux0OXbWAeotN5SDPprf8usECz5kPd8zhMGJP4IIJt/iRCpB86E+UrMD9eu094nFG&#10;UEpJi8NdUf9zzZygRH0xOD0fR0dHcRukyxE2G17cvmSxLzFrfQnYNSNcZZanY8QHNRylA/2Ie2gW&#10;vaKIGY6+KxqG42XIKwf3GBezWQLh/FsW5ube8mGWYvs+dI/M2b7H4wTewLAG2ORFq2dsrI+B2TqA&#10;bNIcRJ4zqz3/uDtSI/d7Li6n/XtCPW/j6W8AAAD//wMAUEsDBBQABgAIAAAAIQDHZ1Y53gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1ESBriVBWCExxoG3p2YpME4nVk&#10;O234e5YTHHdmNPum3Cx2ZCfjw+BQwu1KADPYOj1gJ6E+PN/kwEJUqNXo0Ej4NgE21eVFqQrtzrgz&#10;p33sGJVgKJSEPsap4Dy0vbEqrNxkkLwP562KdPqOa6/OVG5Hnghxz60akD70ajKPvWm/9rOV8KnE&#10;03h8Oby+pU3tt/lufq+7Wcrrq2X7ACyaJf6F4Ref0KEipsbNqAMbJdwlNCVKSEQGjPx1npHQUDBN&#10;M+BVyf8vqH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0zBTTK0CAADVBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAx2dWOd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAHBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                    <w:p w14:paraId="5D40620A" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00454B0B">
                         <w:rPr>
                           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Andalus"/>
                           <w:b/>
                           <w:u w:val="thick"/>
                         </w:rPr>
                         <w:t>C A D R E   R E S E R V E   A   L’ A D M I N I S T R A T I O N</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidRPr="009D05E1">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Périodes :</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
@@ -4070,51 +4486,51 @@
                       </w:r>
                       <w:r w:rsidRPr="009D05E1">
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>………………..n° de l’OMP ……………………………créé le :………………………</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F232156" wp14:editId="61C2D368">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>123825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6296025" cy="1095375"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Zone de texte 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6296025" cy="1095375"/>
                         </a:xfrm>
@@ -4125,318 +4541,318 @@
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                          <w:p w14:paraId="70BCA03E" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Zone de texte 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:9.75pt;margin-top:.6pt;width:495.75pt;height:86.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKuhNXpQIAANgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSS9wVqRog7ENKkC&#10;NJiQ9uY6No2wfTzbbVJ+/Y6dpJTLC9NeHDvnO7fvXE7PGq3IVjhfgSno4CinRBgOZWUeCvrr7vLL&#10;V0p8YKZkCowo6E54ejb//Om0tjMxhDWoUjiCRoyf1bag6xDsLMs8XwvN/BFYYVAowWkW8OkestKx&#10;Gq1rlQ3z/DirwZXWARfe49+LVkjnyb6UgodrKb0IRBUUYwvpdOlcxTObn7LZg2N2XfEuDPYPUWhW&#10;GXS6N3XBAiMbV70xpSvuwIMMRxx0BlJWXKQcMJtB/iqb2zWzIuWC5Hi7p8n/P7P8anvjSFUWdESJ&#10;YRpL9BsLRUpBgmiCIKNIUW39DJG3FrGh+QYNljql6+0S+KNHSHaAaRU8oiMljXQ6fjFZgopYhd2e&#10;eXRBOP48Hk6P8+GEEo6yQT6djE4m0XH2rG6dD98FaBIvBXVY2hQC2y59aKE9JHrzoKryslIqPWI7&#10;iXPlyJZhI6gw6Iy/QClDagxlNMnb3A4tRNN7/ZVi/PGtBQxWmehOpMbrwoq8tFSkW9gpETHK/BQS&#10;iU+MvBMj41yYfZwJHVESM/qIYod/juojym0eqJE8gwl7ZV0ZcC1LL6ktH3tqZYvvOsO3eUcKQrNq&#10;UseN+9ZaQbnDznLQjqe3/LJCvpfMhxvmcB6xZ3DHhGs8pAIsEnQ3Stbgnt77H/E4JiilpMb5Lqj/&#10;s2FOUKJ+GByg6WA8jgshPcaTkyE+3KFkdSgxG30O2DkD3GaWp2vEB9VfpQN9j6toEb2iiBmOvgsa&#10;+ut5aLcOrjIuFosEwhVgWViaW8v7gYp9dtfcM2e7Po9TeAX9JmCzV+3eYmN9DCw2AWSVZiHy3LLa&#10;8Y/rI01Tt+rifjp8J9TzQp7/BQAA//8DAFBLAwQUAAYACAAAACEAf2yYKN4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwUrDQBS8C/7D8gRvdpNKrcZsShEFQXJoqtjjNvs2Cc2+DdltG//e15Oe&#10;3gwzzJvJV5PrxQnH0HlSkM4SEEi1Nx01Cj63b3ePIELUZHTvCRX8YIBVcX2V68z4M23wVMVGcAiF&#10;TCtoYxwyKUPdotNh5gck1qwfnY5Mx0aaUZ853PVyniQP0umO+EOrB3xpsT5UR6fAWLs9LNp3u/n4&#10;truv8rVc76pSqdubaf0MIuIU/8xwqc/VoeBOe38kE0TP/GnBTr5zEBc5SVPetme0vF+CLHL5f0Hx&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIq6E1elAgAA2AUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH9smCjeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAA/wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="5F232156" id="Zone de texte 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:9.75pt;margin-top:.6pt;width:495.75pt;height:86.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKuhNXpQIAANgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSS9wVqRog7ENKkC&#10;NJiQ9uY6No2wfTzbbVJ+/Y6dpJTLC9NeHDvnO7fvXE7PGq3IVjhfgSno4CinRBgOZWUeCvrr7vLL&#10;V0p8YKZkCowo6E54ejb//Om0tjMxhDWoUjiCRoyf1bag6xDsLMs8XwvN/BFYYVAowWkW8OkestKx&#10;Gq1rlQ3z/DirwZXWARfe49+LVkjnyb6UgodrKb0IRBUUYwvpdOlcxTObn7LZg2N2XfEuDPYPUWhW&#10;GXS6N3XBAiMbV70xpSvuwIMMRxx0BlJWXKQcMJtB/iqb2zWzIuWC5Hi7p8n/P7P8anvjSFUWdESJ&#10;YRpL9BsLRUpBgmiCIKNIUW39DJG3FrGh+QYNljql6+0S+KNHSHaAaRU8oiMljXQ6fjFZgopYhd2e&#10;eXRBOP48Hk6P8+GEEo6yQT6djE4m0XH2rG6dD98FaBIvBXVY2hQC2y59aKE9JHrzoKryslIqPWI7&#10;iXPlyJZhI6gw6Iy/QClDagxlNMnb3A4tRNN7/ZVi/PGtBQxWmehOpMbrwoq8tFSkW9gpETHK/BQS&#10;iU+MvBMj41yYfZwJHVESM/qIYod/juojym0eqJE8gwl7ZV0ZcC1LL6ktH3tqZYvvOsO3eUcKQrNq&#10;UseN+9ZaQbnDznLQjqe3/LJCvpfMhxvmcB6xZ3DHhGs8pAIsEnQ3Stbgnt77H/E4JiilpMb5Lqj/&#10;s2FOUKJ+GByg6WA8jgshPcaTkyE+3KFkdSgxG30O2DkD3GaWp2vEB9VfpQN9j6toEb2iiBmOvgsa&#10;+ut5aLcOrjIuFosEwhVgWViaW8v7gYp9dtfcM2e7Po9TeAX9JmCzV+3eYmN9DCw2AWSVZiHy3LLa&#10;8Y/rI01Tt+rifjp8J9TzQp7/BQAA//8DAFBLAwQUAAYACAAAACEAf2yYKN4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwUrDQBS8C/7D8gRvdpNKrcZsShEFQXJoqtjjNvs2Cc2+DdltG//e15Oe&#10;3gwzzJvJV5PrxQnH0HlSkM4SEEi1Nx01Cj63b3ePIELUZHTvCRX8YIBVcX2V68z4M23wVMVGcAiF&#10;TCtoYxwyKUPdotNh5gck1qwfnY5Mx0aaUZ853PVyniQP0umO+EOrB3xpsT5UR6fAWLs9LNp3u/n4&#10;truv8rVc76pSqdubaf0MIuIU/8xwqc/VoeBOe38kE0TP/GnBTr5zEBc5SVPetme0vF+CLHL5f0Hx&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIq6E1elAgAA2AUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH9smCjeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAA/wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+                    <w:p w14:paraId="70BCA03E" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C30A45" w:rsidRPr="007D342A" w:rsidRDefault="00C30A45" w:rsidP="00C30A45"/>
-    <w:p w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
+    <w:p w14:paraId="23ABF687" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRPr="007D342A" w:rsidRDefault="00C30A45" w:rsidP="00C30A45"/>
+    <w:p w14:paraId="171D4CD2" w14:textId="77777777" w:rsidR="00C30A45" w:rsidRDefault="00C30A45" w:rsidP="00C30A45">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C702B" w:rsidRPr="00DB7290" w:rsidRDefault="00C30A45" w:rsidP="009A687B">
+    <w:p w14:paraId="5A18DB78" w14:textId="77777777" w:rsidR="007C702B" w:rsidRPr="00DB7290" w:rsidRDefault="00C30A45" w:rsidP="009A687B">
       <w:pPr>
         <w:ind w:left="9912"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2/</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C702B" w:rsidRPr="00DB7290" w:rsidSect="00B26DF1">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="720" w:bottom="397" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E0084" w:rsidRDefault="002E0084" w:rsidP="00B33B6B">
+    <w:p w14:paraId="343E65E6" w14:textId="77777777" w:rsidR="00B60035" w:rsidRDefault="00B60035" w:rsidP="00B33B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E0084" w:rsidRDefault="002E0084" w:rsidP="00B33B6B">
+    <w:p w14:paraId="7156B491" w14:textId="77777777" w:rsidR="00B60035" w:rsidRDefault="00B60035" w:rsidP="00B33B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andalus">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E0084" w:rsidRDefault="002E0084" w:rsidP="00B33B6B">
+    <w:p w14:paraId="320E4070" w14:textId="77777777" w:rsidR="00B60035" w:rsidRDefault="00B60035" w:rsidP="00B33B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E0084" w:rsidRDefault="002E0084" w:rsidP="00B33B6B">
+    <w:p w14:paraId="698A2154" w14:textId="77777777" w:rsidR="00B60035" w:rsidRDefault="00B60035" w:rsidP="00B33B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B33B6B" w:rsidRDefault="00B33B6B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1C8AA1B2" w14:textId="77777777" w:rsidR="00B33B6B" w:rsidRDefault="00B33B6B">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>ANNEXE 1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:10.5pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:10.2pt;height:9.6pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D95385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4FC23F2"/>
     <w:lvl w:ilvl="0" w:tplc="63948A44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5473,52 +5889,53 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C30A45"/>
     <w:rsid w:val="0006617F"/>
     <w:rsid w:val="00066EDA"/>
     <w:rsid w:val="0007156E"/>
     <w:rsid w:val="000763B5"/>
@@ -5528,167 +5945,176 @@
     <w:rsid w:val="000F36ED"/>
     <w:rsid w:val="0012293F"/>
     <w:rsid w:val="001317CF"/>
     <w:rsid w:val="00162389"/>
     <w:rsid w:val="00163CD6"/>
     <w:rsid w:val="0018417E"/>
     <w:rsid w:val="001A47C3"/>
     <w:rsid w:val="001C165D"/>
     <w:rsid w:val="002076B6"/>
     <w:rsid w:val="0022090D"/>
     <w:rsid w:val="00254FC4"/>
     <w:rsid w:val="002679F5"/>
     <w:rsid w:val="002D774B"/>
     <w:rsid w:val="002E0084"/>
     <w:rsid w:val="002F699A"/>
     <w:rsid w:val="00326D50"/>
     <w:rsid w:val="0033215F"/>
     <w:rsid w:val="0035339D"/>
     <w:rsid w:val="003913C0"/>
     <w:rsid w:val="003A51DD"/>
     <w:rsid w:val="003D40E7"/>
     <w:rsid w:val="003D5242"/>
     <w:rsid w:val="003D7459"/>
     <w:rsid w:val="00413108"/>
     <w:rsid w:val="004209E7"/>
+    <w:rsid w:val="0049266A"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004C0ECF"/>
     <w:rsid w:val="004D21D8"/>
+    <w:rsid w:val="004E4158"/>
     <w:rsid w:val="0053269E"/>
     <w:rsid w:val="00553DD1"/>
     <w:rsid w:val="005A75B2"/>
     <w:rsid w:val="005C1837"/>
     <w:rsid w:val="005D1F88"/>
     <w:rsid w:val="005F0BD7"/>
     <w:rsid w:val="005F669D"/>
     <w:rsid w:val="0062190C"/>
     <w:rsid w:val="0065418D"/>
     <w:rsid w:val="00670778"/>
     <w:rsid w:val="006815E4"/>
     <w:rsid w:val="006A751C"/>
     <w:rsid w:val="006B087E"/>
     <w:rsid w:val="006B37A1"/>
     <w:rsid w:val="006D4BF6"/>
     <w:rsid w:val="006F4238"/>
     <w:rsid w:val="006F48B4"/>
     <w:rsid w:val="006F7202"/>
     <w:rsid w:val="00756CF7"/>
     <w:rsid w:val="00757AA0"/>
+    <w:rsid w:val="00811337"/>
+    <w:rsid w:val="00813BA0"/>
     <w:rsid w:val="00813F22"/>
     <w:rsid w:val="008152AD"/>
     <w:rsid w:val="0088337A"/>
     <w:rsid w:val="008C3465"/>
     <w:rsid w:val="00921247"/>
     <w:rsid w:val="00953776"/>
     <w:rsid w:val="0097472F"/>
     <w:rsid w:val="009861C9"/>
     <w:rsid w:val="009872CF"/>
     <w:rsid w:val="009A687B"/>
     <w:rsid w:val="00A03170"/>
+    <w:rsid w:val="00A64629"/>
     <w:rsid w:val="00AA1598"/>
     <w:rsid w:val="00AF2373"/>
     <w:rsid w:val="00B0448E"/>
     <w:rsid w:val="00B1563B"/>
     <w:rsid w:val="00B1746F"/>
     <w:rsid w:val="00B21C72"/>
+    <w:rsid w:val="00B331A7"/>
     <w:rsid w:val="00B33B6B"/>
     <w:rsid w:val="00B43FB6"/>
+    <w:rsid w:val="00B60035"/>
     <w:rsid w:val="00BD67C1"/>
     <w:rsid w:val="00BF3C3D"/>
     <w:rsid w:val="00C05368"/>
+    <w:rsid w:val="00C2250C"/>
     <w:rsid w:val="00C30A45"/>
     <w:rsid w:val="00C365DB"/>
     <w:rsid w:val="00C71B2A"/>
     <w:rsid w:val="00C97A56"/>
     <w:rsid w:val="00CC5E90"/>
     <w:rsid w:val="00CE09DB"/>
     <w:rsid w:val="00CF7DC2"/>
     <w:rsid w:val="00D6443F"/>
     <w:rsid w:val="00DB7290"/>
     <w:rsid w:val="00DC6A5F"/>
+    <w:rsid w:val="00E00A09"/>
     <w:rsid w:val="00E5070A"/>
     <w:rsid w:val="00E757DD"/>
     <w:rsid w:val="00EC1561"/>
     <w:rsid w:val="00EC2EFE"/>
     <w:rsid w:val="00EC5E39"/>
     <w:rsid w:val="00EE3863"/>
     <w:rsid w:val="00F306D1"/>
     <w:rsid w:val="00F33FE1"/>
     <w:rsid w:val="00F6380A"/>
     <w:rsid w:val="00F6760A"/>
     <w:rsid w:val="00F7446C"/>
     <w:rsid w:val="00FC2066"/>
     <w:rsid w:val="00FE08C3"/>
     <w:rsid w:val="00FE764D"/>
     <w:rsid w:val="00FF3D99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02A9CD30"/>
+  <w14:docId w14:val="7144F2D3"/>
   <w15:docId w15:val="{AD2FEF58-62E3-4412-9C6A-F005D5ECBFE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6020,50 +6446,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C30A45"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -6186,51 +6613,51 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0097472F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="907961580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:br.fraisdeplacements@ac-martinique.fr" TargetMode="External"/></Relationships>
 </file>
 
@@ -6479,69 +6906,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>675</Words>
-  <Characters>3717</Characters>
+  <Words>696</Words>
+  <Characters>3833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4384</CharactersWithSpaces>
+  <CharactersWithSpaces>4520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DAF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>